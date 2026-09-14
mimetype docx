--- v0 (2025-10-24)
+++ v1 (2026-09-14)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64E98E20" w14:textId="77777777" w:rsidR="0050726E" w:rsidRDefault="0050726E" w:rsidP="0018221C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E07C5D3" w14:textId="33360E55" w:rsidR="003D6604" w:rsidRDefault="003D6604" w:rsidP="003D6604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6604">
         <w:rPr>
           <w:b/>
@@ -64,103 +64,103 @@
     <w:p w14:paraId="4E744F0A" w14:textId="515A9558" w:rsidR="003D6604" w:rsidRDefault="003D6604" w:rsidP="003D6604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6604">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>IMPULSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DC3336" w14:textId="5004612B" w:rsidR="00072D77" w:rsidRPr="003D6604" w:rsidRDefault="00961ADD" w:rsidP="003D6604">
+    <w:p w14:paraId="18DC3336" w14:textId="63DC8FE5" w:rsidR="00072D77" w:rsidRPr="003D6604" w:rsidRDefault="00961ADD" w:rsidP="003D6604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ANNEE</w:t>
       </w:r>
       <w:r w:rsidR="00072D77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E567FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0043608F">
+      <w:r w:rsidR="0076475D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77CD0902" w14:textId="64970B1A" w:rsidR="003D6604" w:rsidRPr="003D6604" w:rsidRDefault="003D6604" w:rsidP="003D6604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2176"/>
         <w:gridCol w:w="2475"/>
         <w:gridCol w:w="2322"/>
         <w:gridCol w:w="2768"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F925D2" w:rsidRPr="00F925D2" w14:paraId="6828CE25" w14:textId="77777777" w:rsidTr="006633C2">
@@ -294,57 +294,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26E35790" w14:textId="7B7B3BE0" w:rsidR="00F925D2" w:rsidRPr="00F925D2" w:rsidRDefault="00F925D2" w:rsidP="00F925D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2322" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AA2F6AD" w14:textId="77777777" w:rsidR="00F925D2" w:rsidRPr="00F925D2" w:rsidRDefault="00F925D2" w:rsidP="00F925D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F925D2">
-              <w:t>E-mail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> de contact*</w:t>
+              <w:t>E-mail de contact*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58DE47B7" w14:textId="471BA743" w:rsidR="00F925D2" w:rsidRPr="00F925D2" w:rsidRDefault="00F925D2" w:rsidP="00F925D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F925D2" w:rsidRPr="00F925D2" w14:paraId="57C1EA00" w14:textId="77777777" w:rsidTr="006633C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E3FFAC0" w14:textId="77777777" w:rsidR="00F925D2" w:rsidRPr="00F925D2" w:rsidRDefault="00F925D2" w:rsidP="00F925D2">
             <w:pPr>
               <w:tabs>
@@ -449,51 +444,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5122241C" w14:textId="30CD62EB" w:rsidR="00F925D2" w:rsidRPr="00F925D2" w:rsidRDefault="00F925D2" w:rsidP="00F925D2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2977"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FDF7A08" w14:textId="77777777" w:rsidR="003D6604" w:rsidRPr="003D6604" w:rsidRDefault="003D6604" w:rsidP="003D6604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="050C0CBE" w14:textId="2BE24EA6" w:rsidR="00625667" w:rsidRPr="00C508FA" w:rsidRDefault="00E124E8" w:rsidP="00F925D2">
+    <w:p w14:paraId="050C0CBE" w14:textId="6D2929DB" w:rsidR="00625667" w:rsidRPr="00C508FA" w:rsidRDefault="00E124E8" w:rsidP="00F925D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk192249880"/>
       <w:r w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -543,142 +538,142 @@
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">et à transmettre </w:t>
       </w:r>
       <w:r w:rsidR="00F925D2" w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pour le 31 janvier </w:t>
       </w:r>
       <w:r w:rsidR="0007657C" w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00C508FA" w:rsidRPr="00C508FA">
+      <w:r w:rsidR="0076475D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00F925D2" w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00F925D2" w:rsidRPr="00C508FA">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>cohesionsociale@spfb.brussels</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AC9C968" w14:textId="4AA578C1" w:rsidR="00F925D2" w:rsidRPr="00C508FA" w:rsidRDefault="00E124E8" w:rsidP="00F925D2">
+    <w:p w14:paraId="1AC9C968" w14:textId="76545534" w:rsidR="00F925D2" w:rsidRPr="00C508FA" w:rsidRDefault="00E124E8" w:rsidP="00F925D2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour le </w:t>
       </w:r>
       <w:r w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>volet local</w:t>
       </w:r>
       <w:r w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ce rapport est à joindre aux pièces justificatives et à transmettre pour le 31 janvier 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C508FA" w:rsidRPr="00C508FA">
+      <w:r w:rsidR="0076475D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00625667" w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
       <w:r w:rsidR="00F925D2" w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>votre coordination locale de cohésion sociale</w:t>
       </w:r>
       <w:r w:rsidR="00625667" w:rsidRPr="00C508FA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -758,51 +753,51 @@
       </w:r>
       <w:r w:rsidR="00F925D2" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> en impulsion (un seul choix possible)</w:t>
       </w:r>
       <w:r w:rsidR="00C508FA" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78254212" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRDefault="00C508FA" w:rsidP="00C508FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Hlk139900147"/>
-    <w:p w14:paraId="7B54CC2B" w14:textId="77777777" w:rsidR="00E567FB" w:rsidRDefault="004E3E50" w:rsidP="00072D77">
+    <w:p w14:paraId="7B54CC2B" w14:textId="77777777" w:rsidR="00E567FB" w:rsidRDefault="00AD7260" w:rsidP="00072D77">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="1068995534"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F925D2" w:rsidRPr="00F925D2">
             <w:rPr>
@@ -880,51 +875,51 @@
         <w:t xml:space="preserve"> :  …</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028B01B5" w14:textId="77777777" w:rsidR="00072D77" w:rsidRPr="00F925D2" w:rsidRDefault="00072D77" w:rsidP="00F925D2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22245929" w14:textId="265A8610" w:rsidR="00F925D2" w:rsidRDefault="004E3E50" w:rsidP="00F925D2">
+    <w:p w14:paraId="22245929" w14:textId="265A8610" w:rsidR="00F925D2" w:rsidRDefault="00AD7260" w:rsidP="00F925D2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="1958370575"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F925D2" w:rsidRPr="00F925D2">
             <w:rPr>
@@ -936,95 +931,89 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F925D2" w:rsidRPr="00F925D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F925D2">
         <w:t>Volet général</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628BF7FA" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRDefault="00C508FA" w:rsidP="00F925D2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA53333" w14:textId="6F72F553" w:rsidR="00F925D2" w:rsidRDefault="00F925D2" w:rsidP="00F925D2">
+    <w:p w14:paraId="4CA53333" w14:textId="38277567" w:rsidR="00F925D2" w:rsidRDefault="00F925D2" w:rsidP="00F925D2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pour quelle action </w:t>
       </w:r>
       <w:r w:rsidR="00C508FA" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>subsidiable ?</w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C508FA">
         <w:t>Un</w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
-        <w:t xml:space="preserve"> seul choix possible</w:t>
-[...5 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> seul choix possible)</w:t>
       </w:r>
       <w:r w:rsidR="00C508FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C69B761" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="0C69B761" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="731045725"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1043,51 +1032,51 @@
               <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="00A84AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve">A1. </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>La promotion de la réussite scolaire (mise à niveau, orientation, prévention du décrochage et de l’absentéisme) et l’accueil extrascolaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EACABBA" w14:textId="283A6811" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="4EACABBA" w14:textId="283A6811" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="544571337"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1109,51 +1098,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="00A84AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve">A2. </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>Le développement des compétences numériques pour les enfants et les jeunes dans le cadre du soutien et de l’accompagnement à la scolarité</w:t>
       </w:r>
       <w:r w:rsidR="00C508FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5144CDD8" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="5144CDD8" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="-671648308"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1172,51 +1161,51 @@
               <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="00A84AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve">A3. </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>L’accompagnement des jeunes de 12 à 25 ans pour favoriser l’engagement citoyen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5799B80D" w14:textId="59F83F7C" w:rsidR="00BE280B" w:rsidRPr="0048479B" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="5799B80D" w14:textId="59F83F7C" w:rsidR="00BE280B" w:rsidRPr="0048479B" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="-1414547734"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1236,51 +1225,51 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="0048479B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="0048479B">
         <w:t>A4. L’enseignement du français pour les jeunes</w:t>
       </w:r>
       <w:r w:rsidR="003157D0" w:rsidRPr="0048479B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="_Hlk141164072"/>
-    <w:p w14:paraId="3F36A9BB" w14:textId="0BA12A1C" w:rsidR="00BE280B" w:rsidRPr="0048479B" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="3F36A9BB" w14:textId="0BA12A1C" w:rsidR="00BE280B" w:rsidRPr="0048479B" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="701910436"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1300,51 +1289,51 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="0048479B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00BE280B" w:rsidRPr="0048479B">
         <w:t xml:space="preserve">A5. </w:t>
       </w:r>
       <w:r w:rsidR="003157D0" w:rsidRPr="0048479B">
         <w:t>L’enseignement de l’alphabétisation et français langue étrangère (FLE) pour les adultes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1A5110" w14:textId="48A47EE7" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="2F1A5110" w14:textId="48A47EE7" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="551808414"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1366,51 +1355,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="00A84AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve">A6. </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>Le développement des compétences numériques dans les formations alpha et FLE pour les adultes</w:t>
       </w:r>
       <w:r w:rsidR="003157D0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA49C65" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="1FA49C65" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="1126509152"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1429,51 +1418,51 @@
               <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="00A84AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve">A7. </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>La formation des professionnels travaillant avec un public multiculturel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09109068" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="09109068" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="127978420"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1499,51 +1488,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve">A8. </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>La production et/ou la diffusion d</w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>outils luttant contre les replis identitaires.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="_Hlk141164034"/>
-    <w:p w14:paraId="5B80A4B8" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="5B80A4B8" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="313536835"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1563,51 +1552,51 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="00A84AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve">A9. </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>La production et diffusion d’outils luttant contre les préjugés et les stéréotypes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713C16DC" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="713C16DC" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="-1431969483"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1623,51 +1612,51 @@
               <w:kern w:val="2"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="00A84AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t>A10. L’accueil et l’accompagnement des nouvelles migrations (demandeurs d’asile, réfugié) et la mise en relation avec les communautés locales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2945E4F8" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="2945E4F8" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="-1032799191"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1687,51 +1676,51 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="00A84AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve">A11. </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>L’appropriation de l’espace public comme lieu de débat interculturel et d’expression de messages d’ouverture.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="_Hlk139901308"/>
-    <w:p w14:paraId="796DB90F" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="004E3E50" w:rsidP="00BE280B">
+    <w:p w14:paraId="796DB90F" w14:textId="77777777" w:rsidR="00BE280B" w:rsidRPr="002310E5" w:rsidRDefault="00AD7260" w:rsidP="00BE280B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="2"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:id w:val="-541285813"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1751,71 +1740,85 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE280B" w:rsidRPr="00A84AF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00BE280B">
         <w:t xml:space="preserve">A12. </w:t>
       </w:r>
       <w:r w:rsidR="00BE280B" w:rsidRPr="002310E5">
         <w:t>Le développement d’actions communautaires collectives avec les habitants d’un quartier pour favoriser le vivre ensemble.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2A5D22" w14:textId="7FB08FA5" w:rsidR="003D6604" w:rsidRPr="004E3E50" w:rsidRDefault="003D6604" w:rsidP="00F925D2">
+    <w:p w14:paraId="7C2A5D22" w14:textId="5475DD5F" w:rsidR="003D6604" w:rsidRPr="004E3E50" w:rsidRDefault="003D6604" w:rsidP="00F925D2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Veuillez décrire vos activités organisées dans le cadre de l’appel Impulsion durant l’année écoulée. Vous pouvez aussi nous transmettre des photos, des brochures, des liens vers des vidéos pour partager davantage d’informations sur les activités réalisées. </w:t>
+        <w:t xml:space="preserve">Veuillez décrire vos activités organisées dans le cadre de l’appel Impulsion durant l’année </w:t>
+      </w:r>
+      <w:r w:rsidR="0076475D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3E50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vous pouvez aussi nous transmettre des photos, des brochures, des liens vers des vidéos pour partager davantage d’informations sur les activités réalisées. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135D7D14" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRDefault="00C508FA" w:rsidP="00C508FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C4ADFC" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRDefault="00C508FA" w:rsidP="00C508FA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2097,50 +2100,70 @@
           <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="024F7BCF" w14:textId="77777777" w:rsidR="003D6604" w:rsidRDefault="003D6604" w:rsidP="003D6604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6714CE7D" w14:textId="77777777" w:rsidR="003157D0" w:rsidRDefault="003157D0" w:rsidP="003D6604">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2977"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9D4B7E" w14:textId="77777777" w:rsidR="0076475D" w:rsidRDefault="0076475D" w:rsidP="003D6604">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2977"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EAB31F2" w14:textId="77777777" w:rsidR="0076475D" w:rsidRDefault="0076475D" w:rsidP="003D6604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="012384F6" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRDefault="00C508FA" w:rsidP="003D6604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EF3DA83" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRPr="003D6604" w:rsidRDefault="00C508FA" w:rsidP="003D6604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
@@ -3085,70 +3108,84 @@
             </w:r>
             <w:r w:rsidRPr="003D6604">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6604">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6604">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6604">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F069811" w14:textId="5ABE40D9" w:rsidR="003D6604" w:rsidRPr="003D6604" w:rsidRDefault="003D6604" w:rsidP="00072D77">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B047E06" w14:textId="22A1B4E2" w:rsidR="003D6604" w:rsidRPr="004E3E50" w:rsidRDefault="003D6604" w:rsidP="003D6604">
+    <w:p w14:paraId="2B047E06" w14:textId="0803B6F9" w:rsidR="003D6604" w:rsidRPr="004E3E50" w:rsidRDefault="003D6604" w:rsidP="003D6604">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Avez-vous pu mettre en œuvre les actions telles que prévues dans votre projet ? </w:t>
+        <w:t xml:space="preserve">Avez-vous pu mettre en œuvre les actions telles que prévues dans votre </w:t>
+      </w:r>
+      <w:r w:rsidR="0076475D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>demande de subvention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3E50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? </w:t>
       </w:r>
       <w:r w:rsidR="00072D77" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>xplique</w:t>
       </w:r>
       <w:r w:rsidR="00072D77" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
@@ -3346,71 +3383,85 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5716D067" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRDefault="00C508FA" w:rsidP="00C508FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="31" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBB7539" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRDefault="00C508FA" w:rsidP="00625667">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10029514" w14:textId="5BDB3431" w:rsidR="00625667" w:rsidRPr="004E3E50" w:rsidRDefault="0043608F" w:rsidP="00072D77">
+    <w:p w14:paraId="10029514" w14:textId="1C6795AD" w:rsidR="00625667" w:rsidRPr="004E3E50" w:rsidRDefault="0043608F" w:rsidP="00072D77">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Dans quel(s) quartier(s) prioritaire(s) avez-vous développé votre action en 2025 ? Si votre </w:t>
+        <w:t>Dans quel(s) quartier(s) prioritaire(s) avez-vous développé votre action en 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0076475D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3E50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? Si votre </w:t>
       </w:r>
       <w:r w:rsidR="00C508FA" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">action </w:t>
       </w:r>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s’est développée dans un quartier non prioritaire merci de le préciser également.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE4A3AD" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRPr="0043608F" w:rsidRDefault="00C508FA" w:rsidP="00C508FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -3584,111 +3635,117 @@
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B541147" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRDefault="00C508FA" w:rsidP="00C508FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F91BD93" w14:textId="77777777" w:rsidR="00C508FA" w:rsidRDefault="00C508FA" w:rsidP="0035339A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29FD408E" w14:textId="2162611F" w:rsidR="00EF714F" w:rsidRPr="004E3E50" w:rsidRDefault="00F25745" w:rsidP="0048479B">
+    <w:p w14:paraId="29FD408E" w14:textId="47183019" w:rsidR="00EF714F" w:rsidRPr="004E3E50" w:rsidRDefault="00F25745" w:rsidP="0048479B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Des personnes en situation d’handicap ont-elles tenté de s’inscrire à vos activités ? Oui /Non </w:t>
+        <w:t xml:space="preserve">Des personnes en situation d’handicap ont-elles tenté de s’inscrire à vos activités ? </w:t>
       </w:r>
       <w:r w:rsidR="0048479B" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Si oui, a</w:t>
       </w:r>
       <w:r w:rsidR="00EF714F" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>vez-vous pu les inscrire ? </w:t>
+        <w:t>vez-vous pu les inscrire ?</w:t>
+      </w:r>
+      <w:r w:rsidR="0076475D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0048479B" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Oui/Non. Veuillez p</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Veuillez p</w:t>
+      </w:r>
       <w:r w:rsidR="00EF714F" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>récise</w:t>
       </w:r>
       <w:r w:rsidR="0048479B" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EF714F" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> le type de handicap de ces personnes </w:t>
       </w:r>
       <w:r w:rsidR="0035339A" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inscrites</w:t>
       </w:r>
       <w:r w:rsidR="0035339A" w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E73EB8" w14:textId="77777777" w:rsidR="0035339A" w:rsidRPr="0035339A" w:rsidRDefault="0035339A" w:rsidP="0035339A">
       <w:pPr>
@@ -4018,71 +4075,87 @@
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56F2B36E" w14:textId="77777777" w:rsidR="0048479B" w:rsidRPr="0048479B" w:rsidRDefault="0048479B" w:rsidP="0048479B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4810FC80" w14:textId="408E8A29" w:rsidR="00EF714F" w:rsidRPr="004E3E50" w:rsidRDefault="00EF714F" w:rsidP="00EF714F">
+    <w:p w14:paraId="4810FC80" w14:textId="5E1DF454" w:rsidR="00EF714F" w:rsidRPr="004E3E50" w:rsidRDefault="00EF714F" w:rsidP="00EF714F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Veuillez décrire les actions développées dans le cadre de vos activités et/ou les mesures prises visant à encourager </w:t>
+        <w:t xml:space="preserve">Veuillez décrire les actions développées dans le cadre de vos activités et/ou les mesures </w:t>
+      </w:r>
+      <w:r w:rsidR="0076475D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>mises en place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3E50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visant à encourager </w:t>
       </w:r>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>l’égalité de genre</w:t>
       </w:r>
       <w:r w:rsidRPr="004E3E50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200A721F" w14:textId="77777777" w:rsidR="0035339A" w:rsidRDefault="0035339A" w:rsidP="0035339A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -4296,63 +4369,63 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EFE5683" w14:textId="77777777" w:rsidR="0000234C" w:rsidRPr="00A803F2" w:rsidRDefault="0000234C" w:rsidP="0018221C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0000234C" w:rsidRPr="00A803F2" w:rsidSect="001379B4">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="1701" w:left="1304" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="593A0FD1" w14:textId="77777777" w:rsidR="003D6604" w:rsidRDefault="003D6604" w:rsidP="00FB3757">
+    <w:p w14:paraId="30CF8178" w14:textId="77777777" w:rsidR="00AD7260" w:rsidRDefault="00AD7260" w:rsidP="00FB3757">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27A08B90" w14:textId="77777777" w:rsidR="003D6604" w:rsidRDefault="003D6604" w:rsidP="00FB3757">
+    <w:p w14:paraId="49D0C3C2" w14:textId="77777777" w:rsidR="00AD7260" w:rsidRDefault="00AD7260" w:rsidP="00FB3757">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4383,51 +4456,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67E5ED42" w14:textId="77777777" w:rsidR="008E3D6C" w:rsidRDefault="00714480" w:rsidP="00714480">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4163B478" wp14:editId="290F2428">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1686560</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-10795</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4055532" cy="346608"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Image 1" descr="&quot;&quot;"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -4537,51 +4610,51 @@
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D5052F" w:rsidRPr="00D5052F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00AD6EE0">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E3A6CDF" w14:textId="77777777" w:rsidR="003452B7" w:rsidRDefault="00570660">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A2C192E" wp14:editId="38CEEE86">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>520709</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9829800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6473020" cy="367199"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="13" name="Image 13" descr="Service de la cohésion sociale&#10;Commission communautaire française&#10;www.ccf.brussels&#10;Rue des palais 42&#10;1030 Bruxelles"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -4608,76 +4681,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6473020" cy="367199"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42138AC4" w14:textId="77777777" w:rsidR="003D6604" w:rsidRDefault="003D6604" w:rsidP="00FB3757">
+    <w:p w14:paraId="263DDB3E" w14:textId="77777777" w:rsidR="00AD7260" w:rsidRDefault="00AD7260" w:rsidP="00FB3757">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03BDF388" w14:textId="77777777" w:rsidR="003D6604" w:rsidRDefault="003D6604" w:rsidP="00FB3757">
+    <w:p w14:paraId="4C430791" w14:textId="77777777" w:rsidR="00AD7260" w:rsidRDefault="00AD7260" w:rsidP="00FB3757">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A4492DA" w14:textId="77777777" w:rsidR="003452B7" w:rsidRDefault="00D741D0" w:rsidP="00A803F2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="-567" w:right="-172"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44EACDBA" wp14:editId="7EE31F13">
           <wp:extent cx="6479996" cy="862983"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="12" name="Image 12" descr="Commission communautaire française - COCOF"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="SPFB.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -4691,51 +4764,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6479996" cy="862983"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00183F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AA2F354"/>
     <w:lvl w:ilvl="0" w:tplc="080C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5018,52 +5091,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="483208531">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="150293186">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="306279153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2053578902">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1031952419">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1794709753">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="82"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D6604"/>
@@ -5125,91 +5197,94 @@
     <w:rsid w:val="004D3C76"/>
     <w:rsid w:val="004E3E50"/>
     <w:rsid w:val="00502F6B"/>
     <w:rsid w:val="0050726E"/>
     <w:rsid w:val="00511C08"/>
     <w:rsid w:val="0053320C"/>
     <w:rsid w:val="0054088B"/>
     <w:rsid w:val="00553E46"/>
     <w:rsid w:val="005607C7"/>
     <w:rsid w:val="00570660"/>
     <w:rsid w:val="005B5445"/>
     <w:rsid w:val="005D49CE"/>
     <w:rsid w:val="006070A5"/>
     <w:rsid w:val="00617DF8"/>
     <w:rsid w:val="00625667"/>
     <w:rsid w:val="00645E4A"/>
     <w:rsid w:val="006538BF"/>
     <w:rsid w:val="0066155E"/>
     <w:rsid w:val="00683810"/>
     <w:rsid w:val="006963DC"/>
     <w:rsid w:val="006C288C"/>
     <w:rsid w:val="006C46C9"/>
     <w:rsid w:val="0070375A"/>
     <w:rsid w:val="00714480"/>
     <w:rsid w:val="0072117C"/>
+    <w:rsid w:val="0076475D"/>
     <w:rsid w:val="00776126"/>
     <w:rsid w:val="007901EA"/>
     <w:rsid w:val="007A0E99"/>
     <w:rsid w:val="007A3696"/>
     <w:rsid w:val="007C759F"/>
     <w:rsid w:val="007C7D7D"/>
     <w:rsid w:val="007D2B13"/>
     <w:rsid w:val="008013E6"/>
     <w:rsid w:val="00803C11"/>
     <w:rsid w:val="00834368"/>
     <w:rsid w:val="00867ECB"/>
     <w:rsid w:val="00885F1F"/>
     <w:rsid w:val="0089453B"/>
     <w:rsid w:val="0089467D"/>
     <w:rsid w:val="00897003"/>
     <w:rsid w:val="008A6099"/>
     <w:rsid w:val="008D2608"/>
     <w:rsid w:val="008E3D6C"/>
     <w:rsid w:val="009058A4"/>
     <w:rsid w:val="0091076D"/>
     <w:rsid w:val="009532C7"/>
     <w:rsid w:val="00955C06"/>
     <w:rsid w:val="00961493"/>
     <w:rsid w:val="00961ADD"/>
     <w:rsid w:val="00971BD0"/>
     <w:rsid w:val="009817EB"/>
     <w:rsid w:val="0098283D"/>
     <w:rsid w:val="00A20352"/>
     <w:rsid w:val="00A2609C"/>
     <w:rsid w:val="00A36BA7"/>
     <w:rsid w:val="00A4714F"/>
     <w:rsid w:val="00A803F2"/>
     <w:rsid w:val="00AA0A75"/>
     <w:rsid w:val="00AC5C75"/>
     <w:rsid w:val="00AC6313"/>
     <w:rsid w:val="00AD24ED"/>
     <w:rsid w:val="00AD6EE0"/>
+    <w:rsid w:val="00AD7260"/>
     <w:rsid w:val="00B279C8"/>
     <w:rsid w:val="00B36389"/>
     <w:rsid w:val="00B95459"/>
     <w:rsid w:val="00BA708C"/>
+    <w:rsid w:val="00BB0F49"/>
     <w:rsid w:val="00BD4C34"/>
     <w:rsid w:val="00BE280B"/>
     <w:rsid w:val="00BE7707"/>
     <w:rsid w:val="00BF1A6B"/>
     <w:rsid w:val="00C117BB"/>
     <w:rsid w:val="00C34E46"/>
     <w:rsid w:val="00C46990"/>
     <w:rsid w:val="00C508FA"/>
     <w:rsid w:val="00C66CD9"/>
     <w:rsid w:val="00C718DE"/>
     <w:rsid w:val="00CF6105"/>
     <w:rsid w:val="00D15D93"/>
     <w:rsid w:val="00D5052F"/>
     <w:rsid w:val="00D6134A"/>
     <w:rsid w:val="00D741D0"/>
     <w:rsid w:val="00D923DA"/>
     <w:rsid w:val="00DB1D8F"/>
     <w:rsid w:val="00DB43CF"/>
     <w:rsid w:val="00DB682C"/>
     <w:rsid w:val="00DC073B"/>
     <w:rsid w:val="00DD24DD"/>
     <w:rsid w:val="00DD4422"/>
     <w:rsid w:val="00DE4142"/>
     <w:rsid w:val="00DF0ADB"/>
     <w:rsid w:val="00DF225D"/>
@@ -5861,50 +5936,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00ED5C6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2451BE" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
@@ -6574,70 +6650,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{717B6C71-5A22-45A2-B2CB-2F89CAE3C3F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Service de la cohésion social 2021.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>692</Words>
-  <Characters>3807</Characters>
+  <Words>686</Words>
+  <Characters>3775</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commission Communautaire Française</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4491</CharactersWithSpaces>
+  <CharactersWithSpaces>4453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jessica VANSTECKELMAN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>