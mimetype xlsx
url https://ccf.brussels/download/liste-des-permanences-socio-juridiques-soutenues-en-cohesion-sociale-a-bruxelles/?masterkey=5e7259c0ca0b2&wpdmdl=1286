--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -1,1603 +1,910 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
+  <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
+  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
+  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29917"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DA Affaires Sociale Santé\Cohesion Sociale\PROJETS 2016 -2020\P3A\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cocofbrussels-my.sharepoint.com/personal/ldurviaux_spfb_brussels/Documents/Bureau/P3A/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="135" documentId="8_{43FC3F8A-592A-4273-9362-CEB11D107CA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8A60034B-24AD-43A9-95F7-25FDC610FB42}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{11356123-DED7-4900-BE4D-E7261F549479}"/>
   </bookViews>
   <sheets>
-    <sheet name="P3A" sheetId="1" r:id="rId1"/>
+    <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
+  <metadataTypes count="1">
+    <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLRICHVALUE" count="2">
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="0"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="1"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <valueMetadata count="2">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+    <bk>
+      <rc t="1" v="1"/>
+    </bk>
+  </valueMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="132">
-[...7 lines deleted...]
-    <t>SIEGE D'ACTIVITE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
+  <si>
+    <t>AXE PRIORITAIRE 3A : LES PERMANENCES SOCIOJURIDIQUES</t>
+  </si>
+  <si>
+    <t>COMMUNE</t>
+  </si>
+  <si>
+    <t>ASSOCIATIONS</t>
   </si>
   <si>
     <t>TELEPHONE</t>
   </si>
   <si>
     <t>SITE INTERNET</t>
   </si>
   <si>
-    <t>n°</t>
-[...17 lines deleted...]
-    <t>1070</t>
+    <t>SPECIFICITES</t>
   </si>
   <si>
     <t>ANDERLECHT</t>
   </si>
   <si>
+    <t xml:space="preserve">LA ROSEE SVP ASBL                           </t>
+  </si>
+  <si>
     <t>02/523.30.25</t>
   </si>
   <si>
-    <t>Rue du Boulet</t>
-[...525 lines deleted...]
-    </r>
+    <t>/
+Rue de la Rosée 7
+1070 Bruxelles
+02/223.29.97.
+0492/72.32.25.</t>
+  </si>
+  <si>
+    <t>Accueil et accompagnement des migrants (protection internationale, permis de séjour, regroupememnt familial, nationalité)
+Projet d'insertion</t>
+  </si>
+  <si>
+    <t>VILLE DE BRUXELLES</t>
+  </si>
+  <si>
+    <t>CASA LEGAL</t>
+  </si>
+  <si>
+    <t>02/880.57.37</t>
+  </si>
+  <si>
+    <t>www.casalegal.be</t>
+  </si>
+  <si>
+    <t>Accompagnement des victimes de violences intrafamiliales et conjugales
+Traite des êtres humains
+Droit familial
+Droit des étrangers</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SERVICE INTERNATIONAL DE RECHERCHE, D'EDUCATION ET D'ACTION SOCIALE (SIREAS) </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> droit de séjour, les matières abordées sont celles de l’accès au travail, de l’accès à la nationalité, de l’intégration sociale, de la protection internationale</t>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
+    <t>02/649.99.58</t>
+  </si>
+  <si>
+    <t>www.sireas.be</t>
+  </si>
+  <si>
+    <t>Droit de séjour (regroupement familial, régularisations, étudiant-es, citoyen-nes de l'UE, visas,...)
+Protection internationale
+Nationalité
+Permis de travail</t>
+  </si>
+  <si>
+    <t>ASSOCIATION POUR LE DROIT DES ETRANGERS (ADDE)</t>
+  </si>
+  <si>
+    <t>02/227.42.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.adde.be </t>
+  </si>
+  <si>
+    <t>Droit des étrangers (séjour, regroupement familial, asile, travail, étudiants, aide sociale…)
+Droit familial international
+Violences intrafamiliales et séjour
+Nationalité</t>
+  </si>
+  <si>
+    <t>OBJECTIF</t>
+  </si>
+  <si>
+    <t>02/512.67.27</t>
+  </si>
+  <si>
+    <t>www.allrights.be</t>
+  </si>
+  <si>
+    <t>Nationalité</t>
+  </si>
+  <si>
+    <t>IXELLES</t>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...7 lines deleted...]
-      <t>LUTTE CONTRE L'EXCLUSION SOCIALE - SAMPA                                                                                        D</t>
+      <t xml:space="preserve">COORDINATION ET INITIATIVES POUR ET AVEC LES RÉFUGIÉS ET  ETRANGERS (CIRE)     </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>roit des étrangers, regroupement familial, régularisation, visa,…</t>
+      <t xml:space="preserve">                                                                                              </t>
     </r>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-    </r>
+    <t>02/629.77.10</t>
+  </si>
+  <si>
+    <t>www.cire.be</t>
+  </si>
+  <si>
+    <t>Demande d'asile
+Visas
+Regroupement familial
+Régularisation
+Séjour et violences conjugales
+Séjour étudiant et sur base du  travail</t>
+  </si>
+  <si>
+    <t>KOEKELBERG</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">                                                                                                                            Accompagnement de terrain, administratif et informatique des migrants et populations étrangères</t>
+      <t xml:space="preserve">ACCOMPAGNER.BXL                                                                                                           </t>
     </r>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-    </r>
+    <t>02/411.87.54</t>
+  </si>
+  <si>
+    <t>www.accompagner.be</t>
+  </si>
+  <si>
+    <t>Regroupement familial
+Nationalité
+Séjour</t>
+  </si>
+  <si>
+    <t>MOLENBEEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LE SAMPA                                                                                     </t>
+  </si>
+  <si>
+    <t>02/422.06.23</t>
+  </si>
+  <si>
+    <t>www.move.brussels/nos-services/personnes-primo-arrivantes</t>
+  </si>
+  <si>
+    <t>Droits des étrangers
+Regroupement familial, 
+Régularisation
+Visas…</t>
+  </si>
+  <si>
+    <t>SAINT GILLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KONITZA     </t>
+  </si>
+  <si>
+    <t>02/544.16.11</t>
+  </si>
+  <si>
+    <t>www.konitza.eu</t>
+  </si>
+  <si>
+    <t>Accès au territoire, Visas
+Régularisation
+Regroupement familial
+Nationalité
+Equivalence de diplômes, Permis de travail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HISPANO BELGA </t>
+  </si>
+  <si>
+    <t>02/539.19.39</t>
+  </si>
+  <si>
+    <t>www.hispano-belga.be</t>
+  </si>
+  <si>
+    <t>Accueil et accompagnement sociojuridique pour personnes migrantes - surtout hispanophones
+Droit du travail
+Régularisation
+Regroupement familial
+Nationalité</t>
+  </si>
+  <si>
+    <t>SAINT JOSSE TEN NOODE</t>
+  </si>
+  <si>
+    <t>PLATEFORME CITOYENNE DE SOUTIEN AUX REFUGIES</t>
+  </si>
+  <si>
+    <t>www.bxlrefugees.be</t>
+  </si>
+  <si>
+    <t>Demande d'asile - 
+Accès effectifs aux droits sociaux</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">                                                                                                                                                                    Accès au territoire
-[...3 lines deleted...]
-Permis de travail</t>
+      <t xml:space="preserve">DEMOCRATIE PLUS                                                                                                                    </t>
     </r>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-    </r>
+    <t>02/350.45.80</t>
+  </si>
+  <si>
+    <t>www.democratie-plus.be</t>
+  </si>
+  <si>
+    <t>Nationalité
+Séjour
+Régularisation
+Regroupement familial</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Accès à la nationalité, titre de séjour, regroupement familial, équivalences de diplômes, sécurité sociale, CPAS, logement, médiation de dettes, école...                                                     Service social juridique en kurde, turc, français, néerlandais, anglais, espagnol et arabe. Pour les documents législatifs, notre équipe a un traducteur juré spécialisé en langue turque, kurde, française et néerlandaise.
-Service de médiation en kurde </t>
+      <t xml:space="preserve">LA VOIX DES FEMMES                                                                           </t>
     </r>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
+    <t>02/218.77.87</t>
+  </si>
+  <si>
+    <t>www.lavoixdesfemmes.org</t>
+  </si>
+  <si>
+    <t>Victimes de violences conjugales avec risque de perte de droit de séjour
+Violences intrafamiliales (mariages forcés ou arrangés ou précoces, violences liées à l'honneur)</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Accueil, orientation accompagnement sociale pour les personnes migrantes et leurs familles                                                                                                                                                    Travailleurs hispanophones                                                                                                                            Droit du travail, sécurité sociale en Belgique et droits et obligations des étrangers</t>
+      <t xml:space="preserve">MOUVEMENT CONTRE LE RACISME, L'ANTISÉMITISME ET LA XÉNOPHOBIE (MRAX) </t>
     </r>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-    </r>
+    <t>02/209.62.50</t>
+  </si>
+  <si>
+    <t>www.mrax.be</t>
+  </si>
+  <si>
+    <t>Racisme et discriminations
+Regroupement familial
+Nationalité
+Droit des étrangers
+Droits sociaux</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">                                                                                                                                         Accueil des primo-arrivant-e-s
-[...1 lines deleted...]
-Soutien et accompagnement des victimes de violences intrafamiliales (mariages forcés, arrangés ou précoces et violences liées à l’honneur)</t>
+      <t xml:space="preserve">SERVICE D'INTEGRATION ET D'INSERTION MISSIONS ACTIONS (SIMA)                                                                                           </t>
     </r>
   </si>
   <si>
-    <r>
-[...166 lines deleted...]
-    <t>www.bxlrefugees.be</t>
+    <t>02/219.45.98</t>
+  </si>
+  <si>
+    <t>www.simaasbl.be</t>
+  </si>
+  <si>
+    <t>Séjour
+Regroupement familial
+Régularisation
+Protection internationale
+Nationalité
+Equivalences de diplômes
+Violences de genres - Mariages forcés, arrangés ou précoces</t>
+  </si>
+  <si>
+    <t>SCHAERBEEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LE FIGUIER    </t>
+  </si>
+  <si>
+    <t>02/243.03.30</t>
+  </si>
+  <si>
+    <t>www.lefiguierasbl.be</t>
+  </si>
+  <si>
+    <t>Séjour, regroupement famiial, régularisation, nationalité, équivalences de diplômes
+Violences conjugales et intrafamiliales
+Droit de la famille et droit des étrangers
+Aide juridique et accès à la justice
+Accompagnement des problématiques liées au logement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INFOR JEUNES - CENTRE D'ACCUEIL ET D'INFORMATION JEUNESSE                                                </t>
+  </si>
+  <si>
+    <t>02/736.40.40</t>
+  </si>
+  <si>
+    <t>www.jeminforme.be</t>
+  </si>
+  <si>
+    <t>Droit scolaire
+Equivalence des diplômes
+Nationalité
+Rgroupement familial
+Séjour
+MENA</t>
+  </si>
+  <si>
+    <t>Les ASBL sont toutes agréées au niveau régional. La commune à laquelle elles sont rattachées est celle de leur siège social. Celles surlignées en gris ont un ou des sièges d'activités dans d'autres communes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...13 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="21">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...120 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...123 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
+</file>
+
+<file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
+<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
+  <global>
+    <keyFlags>
+      <key name="_Self">
+        <flag name="ExcludeFromFile" value="1"/>
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_DisplayString">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Flags">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Format">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_SubLabel">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Attribution">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Icon">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Display">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_CanonicalPropertyNames">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_ClassificationId">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+    </keyFlags>
+  </global>
+</rvTypesInfo>
+</file>
+
+<file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="2">
+  <rv s="0">
+    <v>0</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>1</v>
+    <v>5</v>
+  </rv>
+</rvData>
+</file>
+
+<file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
+<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <s t="_localImage">
+    <k n="_rvRel:LocalImageIdentifier" t="i"/>
+    <k n="CalcOrigin" t="i"/>
+  </s>
+</rvStructures>
+</file>
+
+<file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
+<richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <rel r:id="rId1"/>
+  <rel r:id="rId2"/>
+</richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1615,65 +922,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1694,748 +1001,511 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accompagner.be/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cire.be/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sima-asbl.be/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allrights.be/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sireas.be/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeminforme.be/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.convivial.be/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.servicedinterpretariatsocial.be/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.konitza.eu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adde.be/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mrax.be/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefiguierasbl.be/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.america-latina.be/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hispano-belga.be/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoixdesfemmes.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bxlrefugees.be/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mentorescale.be/fr/mentor-jeunes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kurdishinstitude.be/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.setis.be/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cire.be/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.move.brussels/nos-services/personnes-primo-arrivantes" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mrax.be/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeminforme.be/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sireas.be/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allrights.be/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hispano-belga.be/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adde.be/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefiguierasbl.be/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.casalegal.be/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoixdesfemmes.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.simaasbl.be/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bxlrefugees.be/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accompagner.be/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.konitza.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.democratie-plus.be/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F99A5331-6D6D-4E02-BF5A-DAA47E1159C3}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A2:E31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="78.5703125" style="5" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="11.42578125" style="5"/>
+    <col min="1" max="1" width="16.7109375" style="19" customWidth="1"/>
+    <col min="2" max="2" width="35.5703125" style="19" customWidth="1"/>
+    <col min="3" max="3" width="16.7109375" style="19" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="21" style="19" customWidth="1"/>
+    <col min="5" max="5" width="45" style="19" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="41" t="s">
+    <row r="2" spans="1:5">
+      <c r="A2" s="21" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="21"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="21"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="21"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="21"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+    </row>
+    <row r="8" spans="1:5" ht="18.95" customHeight="1">
+      <c r="A8" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42"/>
-[...8 lines deleted...]
-      <c r="A2" s="44" t="s">
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="47"/>
-[...3 lines deleted...]
-      <c r="G2" s="49" t="s">
+      <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="51" t="s">
+      <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C3" s="3" t="s">
+      <c r="E9" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="3" t="s">
+    </row>
+    <row r="10" spans="1:5" ht="90.6" customHeight="1">
+      <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="B10" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="C10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="50"/>
-[...6 lines deleted...]
-      <c r="B4" s="7" t="s">
+      <c r="D10" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="8">
-[...2 lines deleted...]
-      <c r="D4" s="9" t="s">
+      <c r="E10" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="10" t="s">
+    </row>
+    <row r="11" spans="1:5" ht="81" customHeight="1">
+      <c r="A11" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="11" t="s">
+      <c r="B11" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="C11" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="H4" s="12" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="14" t="s">
+      <c r="D11" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="E11" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="16" t="s">
+    </row>
+    <row r="12" spans="1:5" ht="88.5" customHeight="1">
+      <c r="A12" s="25"/>
+      <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="F5" s="37" t="s">
+      <c r="C12" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="D12" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H5" s="18" t="s">
+      <c r="E12" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="7" t="s">
+    <row r="13" spans="1:5" ht="74.45" customHeight="1">
+      <c r="A13" s="25"/>
+      <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="9">
-[...7 lines deleted...]
-      <c r="G6" s="11" t="s">
+      <c r="C13" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="D13" s="13" t="s">
         <v>22</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="7" t="s">
+      <c r="E13" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="9" t="s">
+    </row>
+    <row r="14" spans="1:5" ht="24.95" customHeight="1">
+      <c r="A14" s="25"/>
+      <c r="B14" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="9" t="s">
-[...6 lines deleted...]
-      <c r="G7" s="11" t="s">
+      <c r="C14" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H7" s="19" t="s">
+      <c r="D14" s="11" t="s">
         <v>26</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="14" t="s">
+      <c r="E14" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="15" t="s">
+    </row>
+    <row r="15" spans="1:5" ht="92.1" customHeight="1">
+      <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="16" t="s">
+      <c r="B15" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="17" t="s">
+      <c r="C15" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="18" t="s">
+      <c r="D15" s="13" t="s">
         <v>31</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="14" t="s">
+      <c r="E15" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="15" t="s">
+    </row>
+    <row r="16" spans="1:5" ht="43.5">
+      <c r="A16" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="16" t="s">
+      <c r="B16" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="37" t="s">
+      <c r="C16" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G9" s="17" t="s">
+      <c r="D16" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="18" t="s">
+      <c r="E16" s="12" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="135" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B10" s="7" t="s">
+    <row r="17" spans="1:5" ht="61.5" customHeight="1">
+      <c r="A17" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="B17" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D10" s="9" t="s">
+      <c r="C17" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="10" t="s">
-[...3 lines deleted...]
-      <c r="G10" s="11" t="s">
+      <c r="D17" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="H10" s="19" t="s">
+      <c r="E17" s="12" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="30" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="7" t="s">
+    <row r="18" spans="1:5" ht="75.599999999999994" customHeight="1">
+      <c r="A18" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="D11" s="9" t="s">
-[...6 lines deleted...]
-      <c r="G11" s="11" t="s">
+      <c r="C18" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="H11" s="19" t="s">
+      <c r="D18" s="13" t="s">
         <v>46</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B12" s="14" t="s">
+      <c r="E18" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="C12" s="15" t="s">
+    </row>
+    <row r="19" spans="1:5" ht="90" customHeight="1">
+      <c r="A19" s="23"/>
+      <c r="B19" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="15" t="s">
-[...6 lines deleted...]
-      <c r="G12" s="17" t="s">
+      <c r="C19" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="H12" s="18" t="s">
+      <c r="D19" s="11" t="s">
         <v>50</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B14" s="14" t="s">
+      <c r="E19" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="C14" s="15" t="s">
+    </row>
+    <row r="20" spans="1:5" ht="35.1" customHeight="1">
+      <c r="A20" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="16" t="s">
+      <c r="B20" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="F14" s="17" t="s">
+      <c r="C20" s="16"/>
+      <c r="D20" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="G14" s="17" t="s">
+      <c r="E20" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="H14" s="18" t="s">
+    </row>
+    <row r="21" spans="1:5" ht="60.95" customHeight="1">
+      <c r="A21" s="23"/>
+      <c r="B21" s="9" t="s">
         <v>56</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="14" t="s">
+      <c r="C21" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="C15" s="15" t="s">
+      <c r="D21" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="D15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="16" t="s">
+      <c r="E21" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="F15" s="17" t="s">
+    </row>
+    <row r="22" spans="1:5" ht="62.1" customHeight="1">
+      <c r="A22" s="23"/>
+      <c r="B22" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="G15" s="20" t="s">
+      <c r="C22" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="H15" s="21" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="14" t="s">
+      <c r="D22" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="C16" s="15" t="s">
+      <c r="E22" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="D16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="16" t="s">
+    </row>
+    <row r="23" spans="1:5" ht="74.45" customHeight="1">
+      <c r="A23" s="23"/>
+      <c r="B23" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="F16" s="37" t="s">
+      <c r="C23" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="G16" s="17" t="s">
+      <c r="D23" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="H16" s="18" t="s">
+      <c r="E23" s="12" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="1" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B17" s="14" t="s">
+    <row r="24" spans="1:5" ht="114.6" customHeight="1">
+      <c r="A24" s="23"/>
+      <c r="B24" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="C17" s="15" t="s">
+      <c r="C24" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D17" s="15" t="s">
-[...6 lines deleted...]
-      <c r="G17" s="17" t="s">
+      <c r="D24" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="H17" s="18" t="s">
+      <c r="E24" s="12" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="1" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B18" s="14" t="s">
+    <row r="25" spans="1:5" ht="105" customHeight="1">
+      <c r="A25" s="23" t="s">
         <v>72</v>
       </c>
-      <c r="C18" s="15" t="s">
+      <c r="B25" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="D18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="16" t="s">
+      <c r="C25" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="F18" s="37" t="s">
+      <c r="D25" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="G18" s="17" t="s">
+      <c r="E25" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="H18" s="21"/>
-[...5 lines deleted...]
-      <c r="B19" s="14" t="s">
+    </row>
+    <row r="26" spans="1:5" ht="92.1" customHeight="1">
+      <c r="A26" s="23"/>
+      <c r="B26" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="C19" s="15" t="s">
+      <c r="C26" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="D19" s="15" t="s">
-[...6 lines deleted...]
-      <c r="G19" s="17" t="s">
+      <c r="D26" s="17" t="s">
         <v>79</v>
       </c>
-      <c r="H19" s="18" t="s">
+      <c r="E26" s="18" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="1" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B20" s="14" t="s">
+    <row r="27" spans="1:5" ht="45.6" customHeight="1">
+      <c r="A27" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="C20" s="15" t="s">
-[...159 lines deleted...]
-      <c r="H35" s="27"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="21"/>
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="21" t="e" vm="2">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="21"/>
+      <c r="B30" s="21"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="21"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...9 lines deleted...]
-    <mergeCell ref="F5:F7"/>
+  <mergeCells count="9">
+    <mergeCell ref="A28:E28"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="A2:E6"/>
+    <mergeCell ref="A29:E31"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A20:A24"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H5" r:id="rId1"/>
-[...17 lines deleted...]
-    <hyperlink ref="H13" r:id="rId19"/>
+    <hyperlink ref="D13" r:id="rId1" xr:uid="{F3518B8E-4E45-4911-9546-036470A90974}"/>
+    <hyperlink ref="D14" r:id="rId2" xr:uid="{A68BDE8E-1F39-43D9-BF77-2F9306D60178}"/>
+    <hyperlink ref="D23" r:id="rId3" xr:uid="{F5E9B8A0-6515-410A-AB71-7CEFB031C680}"/>
+    <hyperlink ref="D16" r:id="rId4" xr:uid="{2BC8B5AD-240E-4E2B-B62C-9880D997FE2C}"/>
+    <hyperlink ref="D22" r:id="rId5" xr:uid="{1F4626E9-2C5B-45FD-8DEA-9A73C06244F6}"/>
+    <hyperlink ref="D25" r:id="rId6" xr:uid="{EE3ED7FF-DF91-40B0-82CA-427C24336C18}"/>
+    <hyperlink ref="D26" r:id="rId7" xr:uid="{13469B6D-3E8C-48C7-85C5-84F6102BA8CB}"/>
+    <hyperlink ref="D15" r:id="rId8" xr:uid="{1E6543FB-65DF-40F4-8BCB-23558BD3179C}"/>
+    <hyperlink ref="D18" r:id="rId9" xr:uid="{C04BDFB9-BD65-489C-8433-CCDC634E7F9D}"/>
+    <hyperlink ref="D20" r:id="rId10" xr:uid="{37DA651B-43D3-4A8F-941B-6A62D33C3538}"/>
+    <hyperlink ref="D11" r:id="rId11" xr:uid="{BD152906-8409-44D7-8C15-236F1C62318E}"/>
+    <hyperlink ref="D12" r:id="rId12" xr:uid="{9EDFFBC0-C2F8-45FF-883B-015C25042656}"/>
+    <hyperlink ref="D17" r:id="rId13" xr:uid="{6662AE3A-B0EC-45D0-BC7E-26AB9E00188F}"/>
+    <hyperlink ref="D21" r:id="rId14" xr:uid="{9ACA809D-479A-4ECC-9EB1-F0BB4B1F5F62}"/>
+    <hyperlink ref="D24" r:id="rId15" xr:uid="{3FD0E44A-BDD8-468E-882F-09B3A246BC56}"/>
+    <hyperlink ref="D19" r:id="rId16" xr:uid="{37DF4C8D-CC4E-4753-9093-6F0D90D4983C}"/>
   </hyperlinks>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId20"/>
+  <pageMargins left="1.9685039370078741" right="0.98425196850393704" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId17"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...20 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Katy DEKEYSER</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Nolwen PICQUET</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>